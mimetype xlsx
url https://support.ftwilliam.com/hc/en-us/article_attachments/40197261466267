--- v0 (2026-06-10)
+++ v1 (2026-06-30)
@@ -2,83 +2,83 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\samantha.pollock\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{C79CAF9F-C44D-417C-A1D7-9ABEDCF31209}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{6CA8E179-6EEF-442E-A7E6-37DF59461C3C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="30" yWindow="740" windowWidth="19170" windowHeight="11260" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-28920" yWindow="-75" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="types and tips " sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="135" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="134" uniqueCount="93">
   <si>
     <t>.CSV</t>
   </si>
   <si>
     <t>Asset Custodian</t>
   </si>
   <si>
     <t>File type</t>
   </si>
   <si>
     <t>.PAS</t>
   </si>
   <si>
     <t>Generic</t>
   </si>
   <si>
     <t>Hartford</t>
   </si>
   <si>
     <t>.HFD</t>
   </si>
   <si>
     <t>.fi1</t>
   </si>
   <si>
@@ -1012,52 +1012,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:E68"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A10" workbookViewId="0">
-      <selection activeCell="C12" sqref="C12"/>
+    <sheetView tabSelected="1" topLeftCell="A32" workbookViewId="0">
+      <selection activeCell="E35" sqref="E35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="20.28515625" style="2" customWidth="1"/>
     <col min="3" max="3" width="10.7109375" customWidth="1"/>
     <col min="4" max="4" width="80.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="35" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="21" x14ac:dyDescent="0.35">
       <c r="A1" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="D2" s="6" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:5" ht="45" x14ac:dyDescent="0.25">
       <c r="D3" s="19" t="s">
@@ -1428,53 +1428,51 @@
       <c r="B34" s="11" t="s">
         <v>19</v>
       </c>
       <c r="C34" s="11"/>
       <c r="D34" s="14"/>
     </row>
     <row r="35" spans="1:4" ht="75" x14ac:dyDescent="0.25">
       <c r="A35" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B35" s="11" t="s">
         <v>19</v>
       </c>
       <c r="C35" s="11"/>
       <c r="D35" s="12" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="36" spans="1:4" ht="45" x14ac:dyDescent="0.25">
       <c r="A36" s="13" t="s">
         <v>80</v>
       </c>
       <c r="B36" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="C36" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C36" s="12"/>
       <c r="D36" s="12" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="37" spans="1:4" ht="75" x14ac:dyDescent="0.25">
       <c r="A37" s="13" t="s">
         <v>63</v>
       </c>
       <c r="B37" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C37" s="11"/>
       <c r="D37" s="12" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="38" spans="1:4" ht="75" x14ac:dyDescent="0.25">
       <c r="A38" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B38" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C38" s="11"/>
       <c r="D38" s="12" t="s">
@@ -1646,50 +1644,59 @@
       <c r="D68" s="1"/>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A10:D44">
     <sortCondition ref="A10:A44"/>
   </sortState>
   <printOptions gridLines="1"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100E4D39BE35DA3514197717C37BCA06805" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="c50c7ca7b36a375213057147f0cb739d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns3="3115b77a-58f3-407d-9525-67b3324e534c" xmlns:ns4="aef7c936-ee5a-424d-ac2e-28ec1cf41f7d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7e460acf62013c37a245f754d56b2676" ns1:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="3115b77a-58f3-407d-9525-67b3324e534c"/>
     <xsd:import namespace="aef7c936-ee5a-424d-ac2e-28ec1cf41f7d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
               </xsd:all>
@@ -1871,102 +1878,93 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F841BFFB-D441-4676-9D83-385C543A1672}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="aef7c936-ee5a-424d-ac2e-28ec1cf41f7d"/>
+    <ds:schemaRef ds:uri="3115b77a-58f3-407d-9525-67b3324e534c"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BD8D9FAA-4A6B-40BB-8AA4-AE5E24817307}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="3115b77a-58f3-407d-9525-67b3324e534c"/>
     <ds:schemaRef ds:uri="aef7c936-ee5a-424d-ac2e-28ec1cf41f7d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...16 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{304CBC37-1141-4448-9856-E1722B445048}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>